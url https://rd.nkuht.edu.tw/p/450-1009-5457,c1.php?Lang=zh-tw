--- v0 (2025-10-07)
+++ v1 (2026-09-16)
@@ -2,53 +2,53 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="0067461C" w:rsidRPr="000837D5" w:rsidRDefault="0067461C">
+    <w:p w14:paraId="4B927DF0" w14:textId="77777777" w:rsidR="0067461C" w:rsidRPr="000837D5" w:rsidRDefault="0067461C">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000837D5">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>國立高雄餐旅</w:t>
       </w:r>
       <w:r w:rsidR="002B0192" w:rsidRPr="000837D5">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
@@ -61,545 +61,590 @@
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>校外實習訪視</w:t>
       </w:r>
       <w:r w:rsidR="00D15BD0" w:rsidRPr="000837D5">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>紀錄</w:t>
       </w:r>
       <w:r w:rsidR="006610B4" w:rsidRPr="000837D5">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>表</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0067461C" w:rsidRPr="009F2B3E" w:rsidRDefault="0067461C" w:rsidP="00D15BD0">
+    <w:p w14:paraId="4DF63E72" w14:textId="77777777" w:rsidR="0067461C" w:rsidRPr="009F2B3E" w:rsidRDefault="0067461C" w:rsidP="00D15BD0">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:left="-539"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F2B3E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">                             </w:t>
       </w:r>
       <w:r w:rsidR="00F84185" w:rsidRPr="009F2B3E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10349" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="thinThickSmallGap" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="thinThickSmallGap" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="thickThinSmallGap" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="thickThinSmallGap" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1844"/>
-        <w:gridCol w:w="225"/>
+        <w:gridCol w:w="1947"/>
+        <w:gridCol w:w="122"/>
         <w:gridCol w:w="2070"/>
         <w:gridCol w:w="1491"/>
         <w:gridCol w:w="579"/>
         <w:gridCol w:w="1021"/>
         <w:gridCol w:w="11"/>
         <w:gridCol w:w="1038"/>
         <w:gridCol w:w="2070"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005B5148" w:rsidRPr="003C5BDD" w:rsidTr="005B5148">
+      <w:tr w:rsidR="005B5148" w:rsidRPr="003C5BDD" w14:paraId="44403CF7" w14:textId="77777777" w:rsidTr="006876DE">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="851"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:tcW w:w="1947" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005B5148" w:rsidRPr="003471E1" w:rsidRDefault="005B5148" w:rsidP="005B5148">
+          <w:p w14:paraId="7AC68895" w14:textId="77777777" w:rsidR="005B5148" w:rsidRPr="003471E1" w:rsidRDefault="005B5148" w:rsidP="005B5148">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:spacing w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003471E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>訪視日期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3786" w:type="dxa"/>
+            <w:tcW w:w="3683" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005B5148" w:rsidRPr="003C5BDD" w:rsidRDefault="005B5148" w:rsidP="005B5148">
+          <w:p w14:paraId="2D72AEEC" w14:textId="77777777" w:rsidR="005B5148" w:rsidRPr="003C5BDD" w:rsidRDefault="005B5148" w:rsidP="005B5148">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1611" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005B5148" w:rsidRPr="003471E1" w:rsidRDefault="005B5148" w:rsidP="005B5148">
+          <w:p w14:paraId="23AD51B4" w14:textId="69CE3B20" w:rsidR="005B5148" w:rsidRPr="003471E1" w:rsidRDefault="006876DE" w:rsidP="005B5148">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:spacing w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C67453">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>接待主管</w:t>
+              <w:t>單位</w:t>
+            </w:r>
+            <w:r w:rsidR="005B5148" w:rsidRPr="00C67453">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:spacing w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>主管</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3108" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005B5148" w:rsidRPr="009C05DE" w:rsidRDefault="005B5148" w:rsidP="005B5148">
+          <w:p w14:paraId="4B24222F" w14:textId="77777777" w:rsidR="005B5148" w:rsidRPr="009C05DE" w:rsidRDefault="005B5148" w:rsidP="005B5148">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="細明體" w:hAnsi="細明體" w:cs="細明體"/>
                 <w:color w:val="A31515"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B5148" w:rsidRPr="003C5BDD" w:rsidTr="00FE1E93">
+      <w:tr w:rsidR="005B5148" w:rsidRPr="003C5BDD" w14:paraId="7BF9A9F5" w14:textId="77777777" w:rsidTr="006876DE">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="851"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:tcW w:w="1947" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005B5148" w:rsidRPr="003C5BDD" w:rsidRDefault="005B5148" w:rsidP="005B5148">
+          <w:p w14:paraId="6F6FAC0A" w14:textId="387E29B3" w:rsidR="005B5148" w:rsidRPr="003C5BDD" w:rsidRDefault="005B5148" w:rsidP="005B5148">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C67453">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>實習單位</w:t>
+            </w:r>
+            <w:r w:rsidR="006876DE">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:spacing w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>名稱</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3786" w:type="dxa"/>
+            <w:tcW w:w="3683" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005B5148" w:rsidRPr="003C5BDD" w:rsidRDefault="005B5148" w:rsidP="005B5148">
+          <w:p w14:paraId="2A27F372" w14:textId="77777777" w:rsidR="005B5148" w:rsidRPr="003C5BDD" w:rsidRDefault="005B5148" w:rsidP="005B5148">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1600" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005B5148" w:rsidRPr="003471E1" w:rsidRDefault="005B59B5" w:rsidP="005B5148">
+          <w:p w14:paraId="59B320F9" w14:textId="77777777" w:rsidR="005B5148" w:rsidRPr="003471E1" w:rsidRDefault="005B59B5" w:rsidP="005B5148">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:spacing w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>實習部門</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005B5148" w:rsidRPr="005B59B5" w:rsidRDefault="005B5148" w:rsidP="005B59B5">
+          <w:p w14:paraId="4804D203" w14:textId="77777777" w:rsidR="005B5148" w:rsidRPr="005B59B5" w:rsidRDefault="005B5148" w:rsidP="005B59B5">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B5148" w:rsidRPr="003C5BDD" w:rsidTr="00C67453">
+      <w:tr w:rsidR="005B5148" w:rsidRPr="003C5BDD" w14:paraId="13D8B1C1" w14:textId="77777777" w:rsidTr="006876DE">
         <w:trPr>
           <w:trHeight w:val="768"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:tcW w:w="1947" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005B5148" w:rsidRPr="003C5BDD" w:rsidRDefault="005B5148" w:rsidP="005B5148">
+          <w:p w14:paraId="33FA1949" w14:textId="737E174A" w:rsidR="005B5148" w:rsidRPr="003C5BDD" w:rsidRDefault="005B5148" w:rsidP="005B5148">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C5BDD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>實習學生姓名</w:t>
+              <w:t>實習學生</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8505" w:type="dxa"/>
+            <w:tcW w:w="8402" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005B5148" w:rsidRPr="00EE6685" w:rsidRDefault="005B5148" w:rsidP="005B5148">
+          <w:p w14:paraId="1CA8D3F9" w14:textId="77777777" w:rsidR="005B5148" w:rsidRPr="00EE6685" w:rsidRDefault="005B5148" w:rsidP="005B5148">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0028186F" w:rsidRPr="003C5BDD" w:rsidTr="00C67453">
+      <w:tr w:rsidR="0028186F" w:rsidRPr="003C5BDD" w14:paraId="4210CCB8" w14:textId="77777777" w:rsidTr="006876DE">
         <w:trPr>
           <w:trHeight w:val="768"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:tcW w:w="1947" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0028186F" w:rsidRPr="003C5BDD" w:rsidRDefault="0028186F" w:rsidP="005B5148">
+          <w:p w14:paraId="7B27F8B9" w14:textId="77777777" w:rsidR="0028186F" w:rsidRPr="003C5BDD" w:rsidRDefault="0028186F" w:rsidP="005B5148">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>訪視方式</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8505" w:type="dxa"/>
+            <w:tcW w:w="8402" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0028186F" w:rsidRPr="00EE6685" w:rsidRDefault="005550F1" w:rsidP="005B5148">
+          <w:p w14:paraId="477DD994" w14:textId="265B37A4" w:rsidR="0028186F" w:rsidRPr="00EE6685" w:rsidRDefault="006876DE" w:rsidP="005B5148">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidR="00E6124A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>實地訪視</w:t>
             </w:r>
-            <w:r w:rsidR="00CB4DAE">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidR="000B60AB" w:rsidRPr="000B60AB">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>通訊軟體訪視</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B5148" w:rsidRPr="003C5BDD" w:rsidTr="004F4B56">
+      <w:tr w:rsidR="005B5148" w:rsidRPr="003C5BDD" w14:paraId="060E62A4" w14:textId="77777777" w:rsidTr="006876DE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1814"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:tcW w:w="1947" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005B5148" w:rsidRPr="003471E1" w:rsidRDefault="005B5148" w:rsidP="005B5148">
+          <w:p w14:paraId="198A9366" w14:textId="77777777" w:rsidR="005B5148" w:rsidRPr="003471E1" w:rsidRDefault="005B5148" w:rsidP="005B5148">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003471E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:spacing w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>班表及福利</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8505" w:type="dxa"/>
+            <w:tcW w:w="8402" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005550F1" w:rsidRPr="007F3DFD" w:rsidRDefault="005550F1" w:rsidP="005550F1">
+          <w:p w14:paraId="744580C0" w14:textId="7640F368" w:rsidR="005550F1" w:rsidRPr="007F3DFD" w:rsidRDefault="005550F1" w:rsidP="005550F1">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:leftChars="0" w:left="506"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Arial Unicode MS"/>
               </w:rPr>
               <w:t>班別：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS"/>
               </w:rPr>
-              <w:t>□一頭班   □兩頭班   □</w:t>
-[...5 lines deleted...]
-              <w:t>輪班</w:t>
+              <w:t>□一頭班   □兩頭班</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005550F1" w:rsidRDefault="005550F1" w:rsidP="005550F1">
+          <w:p w14:paraId="296937A5" w14:textId="5E29A2E5" w:rsidR="005550F1" w:rsidRDefault="005550F1" w:rsidP="005550F1">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:leftChars="0" w:left="506"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Arial Unicode MS"/>
               </w:rPr>
-              <w:t>月休天數：</w:t>
+              <w:t>月休天數</w:t>
+            </w:r>
+            <w:r w:rsidR="006876DE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="006876DE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>約</w:t>
+            </w:r>
+            <w:r w:rsidR="006876DE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial Unicode MS"/>
+              </w:rPr>
+              <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Arial Unicode MS"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Arial Unicode MS"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　　</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Arial Unicode MS"/>
               </w:rPr>
               <w:t>天</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Arial Unicode MS"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">             </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005550F1" w:rsidRPr="00985350" w:rsidRDefault="005550F1" w:rsidP="005550F1">
+          <w:p w14:paraId="22B02BC0" w14:textId="2F497E00" w:rsidR="006876DE" w:rsidRPr="00985350" w:rsidRDefault="005550F1" w:rsidP="005550F1">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:leftChars="0" w:left="506"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Arial Unicode MS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00985350">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Arial Unicode MS"/>
               </w:rPr>
               <w:t>薪</w:t>
             </w:r>
             <w:r w:rsidRPr="00985350">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
@@ -612,237 +657,309 @@
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00985350">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>不含獎金及津貼</w:t>
             </w:r>
             <w:r w:rsidRPr="00985350">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00985350">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Arial Unicode MS"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r w:rsidRPr="00985350">
               <w:rPr>
                 <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>□$</w:t>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidR="006876DE" w:rsidRPr="006876DE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial Unicode MS"/>
+              </w:rPr>
+              <w:t>$26400</w:t>
+            </w:r>
+            <w:r w:rsidR="006876DE" w:rsidRPr="006876DE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial Unicode MS"/>
+              </w:rPr>
+              <w:t>～</w:t>
+            </w:r>
+            <w:r w:rsidR="006876DE" w:rsidRPr="006876DE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial Unicode MS"/>
+              </w:rPr>
+              <w:t>$27000</w:t>
             </w:r>
             <w:r w:rsidRPr="00985350">
               <w:rPr>
+                <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidR="006876DE" w:rsidRPr="006876DE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial Unicode MS"/>
+              </w:rPr>
+              <w:t>$27470</w:t>
+            </w:r>
+            <w:r w:rsidR="006876DE" w:rsidRPr="006876DE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial Unicode MS"/>
+              </w:rPr>
+              <w:t>～</w:t>
+            </w:r>
+            <w:r w:rsidR="006876DE" w:rsidRPr="006876DE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial Unicode MS"/>
+              </w:rPr>
+              <w:t>$28000</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00985350">
+              <w:rPr>
+                <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidR="006876DE" w:rsidRPr="006876DE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial Unicode MS"/>
+              </w:rPr>
+              <w:t>$28590</w:t>
+            </w:r>
+            <w:r w:rsidR="006876DE" w:rsidRPr="006876DE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial Unicode MS"/>
+              </w:rPr>
+              <w:t>～</w:t>
+            </w:r>
+            <w:r w:rsidR="006876DE" w:rsidRPr="006876DE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial Unicode MS"/>
+              </w:rPr>
+              <w:t>$29000</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00985350">
+              <w:rPr>
+                <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidR="006876DE" w:rsidRPr="006876DE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial Unicode MS"/>
+              </w:rPr>
+              <w:t>$29500</w:t>
+            </w:r>
+            <w:r w:rsidR="006876DE" w:rsidRPr="006876DE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial Unicode MS"/>
+              </w:rPr>
+              <w:t>～</w:t>
+            </w:r>
+            <w:r w:rsidR="006876DE" w:rsidRPr="006876DE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial Unicode MS"/>
+              </w:rPr>
+              <w:t>$30000</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00985350">
+              <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>28001~$29000</w:t>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00985350">
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidR="006876DE" w:rsidRPr="006876DE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial Unicode MS"/>
+              </w:rPr>
+              <w:t>$30001</w:t>
+            </w:r>
+            <w:r w:rsidR="006876DE" w:rsidRPr="006876DE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial Unicode MS"/>
+              </w:rPr>
+              <w:t>～</w:t>
+            </w:r>
+            <w:r w:rsidR="006876DE" w:rsidRPr="006876DE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial Unicode MS"/>
+              </w:rPr>
+              <w:t>$33000</w:t>
+            </w:r>
+            <w:r w:rsidR="006876DE" w:rsidRPr="00985350">
               <w:rPr>
                 <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>□$</w:t>
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00985350">
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidR="006876DE" w:rsidRPr="006876DE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial Unicode MS"/>
+              </w:rPr>
+              <w:t>$33001</w:t>
+            </w:r>
+            <w:r w:rsidR="006876DE" w:rsidRPr="006876DE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial Unicode MS"/>
+              </w:rPr>
+              <w:t>～</w:t>
+            </w:r>
+            <w:r w:rsidR="006876DE" w:rsidRPr="006876DE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial Unicode MS"/>
+              </w:rPr>
+              <w:t>$36000</w:t>
+            </w:r>
+            <w:r w:rsidR="006876DE" w:rsidRPr="00985350">
               <w:rPr>
                 <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>□$</w:t>
-[...41 lines deleted...]
-              <w:t>以上。</w:t>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidR="006876DE" w:rsidRPr="006876DE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial Unicode MS"/>
+              </w:rPr>
+              <w:t>More than $36,000</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005B5148" w:rsidRPr="00C67453" w:rsidRDefault="005550F1" w:rsidP="005550F1">
+          <w:p w14:paraId="40A49C56" w14:textId="77777777" w:rsidR="005B5148" w:rsidRPr="00C67453" w:rsidRDefault="005550F1" w:rsidP="005550F1">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:leftChars="0" w:left="506" w:hanging="425"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Arial Unicode MS"/>
               </w:rPr>
               <w:t>住宿：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS"/>
               </w:rPr>
               <w:t>□宿舍     □租屋      □親友</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS"/>
               </w:rPr>
               <w:t>□自宅</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B5148" w:rsidRPr="003C5BDD" w:rsidTr="00A7710B">
+      <w:tr w:rsidR="005B5148" w:rsidRPr="003C5BDD" w14:paraId="05B55764" w14:textId="77777777" w:rsidTr="006876DE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="4141"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:tcW w:w="1947" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005B5148" w:rsidRDefault="005B5148" w:rsidP="005B5148">
+          <w:p w14:paraId="70EAE76C" w14:textId="77777777" w:rsidR="005B5148" w:rsidRDefault="005B5148" w:rsidP="005B5148">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C5BDD">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>實習工作</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>現況</w:t>
             </w:r>
             <w:r w:rsidR="002232B0">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="002232B0" w:rsidRPr="002232B0">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="20"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>（請依實際狀況填寫）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8505" w:type="dxa"/>
+            <w:tcW w:w="8402" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005B5148" w:rsidRPr="001A381F" w:rsidRDefault="005B5148" w:rsidP="00A7710B">
+          <w:p w14:paraId="7EBCFCC3" w14:textId="77777777" w:rsidR="005B5148" w:rsidRPr="001A381F" w:rsidRDefault="005B5148" w:rsidP="00A7710B">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:leftChars="0" w:left="506" w:hanging="482"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Arial Unicode MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A381F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>學生的學習適應狀況</w:t>
             </w:r>
             <w:r w:rsidRPr="001A381F">
               <w:rPr>
@@ -902,51 +1019,51 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00033F99" w:rsidRPr="00737B69">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="00737B69">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>不良</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005B5148" w:rsidRPr="001A381F" w:rsidRDefault="005B5148" w:rsidP="00A7710B">
+          <w:p w14:paraId="3339BFA6" w14:textId="77777777" w:rsidR="005B5148" w:rsidRPr="001A381F" w:rsidRDefault="005B5148" w:rsidP="00A7710B">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:leftChars="0" w:left="506" w:hanging="482"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Arial Unicode MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A381F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>學生與同事之互動／溝通情況</w:t>
             </w:r>
             <w:r w:rsidR="004F3885">
               <w:rPr>
@@ -998,51 +1115,51 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C25511" w:rsidRPr="00737B69">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="00737B69">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>不良</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005B5148" w:rsidRPr="001A381F" w:rsidRDefault="005B5148" w:rsidP="00A7710B">
+          <w:p w14:paraId="497A120E" w14:textId="77777777" w:rsidR="005B5148" w:rsidRPr="001A381F" w:rsidRDefault="005B5148" w:rsidP="00A7710B">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:leftChars="0" w:left="506" w:hanging="482"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Arial Unicode MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A381F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>學生出勤狀況</w:t>
             </w:r>
             <w:r w:rsidRPr="001A381F">
               <w:rPr>
@@ -1102,51 +1219,51 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E0384B" w:rsidRPr="00737B69">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="00737B69">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>不良</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005B5148" w:rsidRPr="00BF59DB" w:rsidRDefault="005B5148" w:rsidP="00A7710B">
+          <w:p w14:paraId="6B137940" w14:textId="77777777" w:rsidR="005B5148" w:rsidRPr="00BF59DB" w:rsidRDefault="005B5148" w:rsidP="00A7710B">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:leftChars="0" w:left="506" w:hanging="482"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Arial Unicode MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A381F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>學生對整體實習環境滿意度</w:t>
             </w:r>
             <w:r w:rsidRPr="001A381F">
               <w:rPr>
@@ -1190,784 +1307,724 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>適應中</w:t>
             </w:r>
             <w:r w:rsidR="00E0384B" w:rsidRPr="00737B69">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="00737B69">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>不良</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005B5148" w:rsidRPr="00A7710B" w:rsidRDefault="00BF59DB" w:rsidP="00A7710B">
+          <w:p w14:paraId="651F881B" w14:textId="77777777" w:rsidR="005B5148" w:rsidRPr="00A7710B" w:rsidRDefault="00BF59DB" w:rsidP="00A7710B">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:leftChars="0" w:left="506" w:hanging="482"/>
               <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:cs="Arial Unicode MS"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF59DB">
+              <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t>學生對校外實習合約書內容清楚了解</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cs="Arial Unicode MS"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="00A7710B" w:rsidRPr="0090736F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00797AFB">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>是</w:t>
             </w:r>
             <w:r w:rsidR="00797AFB" w:rsidRPr="00797AFB">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="00797AFB">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>否</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B5148" w:rsidRPr="003C5BDD" w:rsidTr="00C67453">
+      <w:tr w:rsidR="005B5148" w:rsidRPr="003C5BDD" w14:paraId="7BFCB985" w14:textId="77777777" w:rsidTr="006876DE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="2536"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:tcW w:w="1947" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005B5148" w:rsidRDefault="005B5148" w:rsidP="005B5148">
+          <w:p w14:paraId="18E65A2B" w14:textId="77777777" w:rsidR="005B5148" w:rsidRDefault="005B5148" w:rsidP="006876DE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>訪視老師對實習生工作狀況說明與建議</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005B5148" w:rsidRPr="003471E1" w:rsidRDefault="005B5148" w:rsidP="005B5148">
+          <w:p w14:paraId="0BF42A35" w14:textId="1E3554EF" w:rsidR="005B5148" w:rsidRPr="006876DE" w:rsidRDefault="005B5148" w:rsidP="006876DE">
             <w:pPr>
-              <w:rPr>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="003471E1">
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="20"/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006876DE">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="20"/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(請條列式說明</w:t>
+            </w:r>
+            <w:r w:rsidR="006876DE">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="20"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="003471E1">
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>且至少輸入50字以上</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006876DE">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="20"/>
-                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-          </w:p>
-[...9 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8505" w:type="dxa"/>
+            <w:tcW w:w="8402" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w:rsidR="005B5148" w:rsidRPr="00B87772" w:rsidRDefault="005B5148" w:rsidP="005B5148">
+          <w:p w14:paraId="3103DB31" w14:textId="77777777" w:rsidR="005B5148" w:rsidRPr="00B87772" w:rsidRDefault="005B5148" w:rsidP="005B5148">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B5148" w:rsidRPr="003C5BDD" w:rsidTr="00453F28">
+      <w:tr w:rsidR="005B5148" w:rsidRPr="003C5BDD" w14:paraId="4A460E6D" w14:textId="77777777" w:rsidTr="006876DE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="2962"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:tcW w:w="1947" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005B5148" w:rsidRDefault="00747C2D" w:rsidP="00747C2D">
+          <w:p w14:paraId="2966118A" w14:textId="77777777" w:rsidR="005B5148" w:rsidRDefault="00747C2D" w:rsidP="006876DE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>輔導</w:t>
             </w:r>
             <w:r w:rsidRPr="003C5BDD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>事項</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>與後續</w:t>
             </w:r>
             <w:r w:rsidRPr="003C5BDD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>追蹤</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005B5148" w:rsidRPr="003471E1" w:rsidRDefault="005B5148" w:rsidP="005B5148">
+          <w:p w14:paraId="4BBB961A" w14:textId="4FE3734C" w:rsidR="005B5148" w:rsidRPr="003471E1" w:rsidRDefault="005B5148" w:rsidP="006876DE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="20"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003471E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="20"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="003471E1">
+              <w:t>(請條列式說</w:t>
+            </w:r>
+            <w:r w:rsidR="006876DE">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="20"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>請條列式</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>明，字數50字以上</w:t>
+            </w:r>
             <w:r w:rsidRPr="003471E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="20"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>說明)</w:t>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8505" w:type="dxa"/>
+            <w:tcW w:w="8402" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w:rsidR="005B5148" w:rsidRPr="003C5BDD" w:rsidRDefault="005B5148" w:rsidP="005B5148">
+          <w:p w14:paraId="767A3B68" w14:textId="77777777" w:rsidR="005B5148" w:rsidRPr="006876DE" w:rsidRDefault="005B5148" w:rsidP="005B5148">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B5148" w:rsidRPr="003C5BDD" w:rsidTr="006543CD">
+      <w:tr w:rsidR="005B5148" w:rsidRPr="003C5BDD" w14:paraId="14156809" w14:textId="77777777" w:rsidTr="006876DE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="2946"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:tcW w:w="1947" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00747C2D" w:rsidRDefault="00747C2D" w:rsidP="00747C2D">
+          <w:p w14:paraId="7CA438FF" w14:textId="77777777" w:rsidR="00747C2D" w:rsidRDefault="00747C2D" w:rsidP="00747C2D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>業者對實習生</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005B5148" w:rsidRDefault="00747C2D" w:rsidP="00747C2D">
+          <w:p w14:paraId="432B80D4" w14:textId="77777777" w:rsidR="005B5148" w:rsidRDefault="00747C2D" w:rsidP="00747C2D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>的評語與建議</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005B5148" w:rsidRPr="003C5BDD" w:rsidRDefault="005B5148" w:rsidP="005B5148">
+          <w:p w14:paraId="76FA17F5" w14:textId="77777777" w:rsidR="005B5148" w:rsidRPr="003C5BDD" w:rsidRDefault="005B5148" w:rsidP="005B5148">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003471E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="20"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...17 lines deleted...]
-              <w:t>說明)</w:t>
+              <w:t>(請條列式說明)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8505" w:type="dxa"/>
+            <w:tcW w:w="8402" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w:rsidR="005B5148" w:rsidRPr="003C5BDD" w:rsidRDefault="005B5148" w:rsidP="005B5148">
+          <w:p w14:paraId="73761520" w14:textId="77777777" w:rsidR="005B5148" w:rsidRPr="003C5BDD" w:rsidRDefault="005B5148" w:rsidP="005B5148">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1125"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B5148" w:rsidRPr="003C5BDD" w:rsidTr="00A7710B">
+      <w:tr w:rsidR="005B5148" w:rsidRPr="003C5BDD" w14:paraId="6431EC5C" w14:textId="77777777" w:rsidTr="006876DE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="5172"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:tcW w:w="1947" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005B5148" w:rsidRDefault="005B5148" w:rsidP="005B5148">
+          <w:p w14:paraId="1444DB0B" w14:textId="77777777" w:rsidR="005B5148" w:rsidRDefault="005B5148" w:rsidP="005B5148">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>訪視照片</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8505" w:type="dxa"/>
+            <w:tcW w:w="8402" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w:rsidR="005B5148" w:rsidRDefault="005B5148" w:rsidP="005B5148">
+          <w:p w14:paraId="3093EA32" w14:textId="77777777" w:rsidR="005B5148" w:rsidRDefault="005B5148" w:rsidP="005B5148">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00551D03" w:rsidRDefault="00551D03" w:rsidP="005B5148">
+          <w:p w14:paraId="358C58A8" w14:textId="77777777" w:rsidR="00551D03" w:rsidRDefault="00551D03" w:rsidP="005B5148">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="photo2"/>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E5156E" w:rsidRPr="003C5BDD" w:rsidTr="00E5156E">
+      <w:tr w:rsidR="00E5156E" w:rsidRPr="003C5BDD" w14:paraId="709FB5DF" w14:textId="77777777" w:rsidTr="00E5156E">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="631"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E5156E" w:rsidRPr="003C5BDD" w:rsidRDefault="00E5156E" w:rsidP="005B5148">
+          <w:p w14:paraId="6A4582A0" w14:textId="77777777" w:rsidR="00E5156E" w:rsidRPr="003C5BDD" w:rsidRDefault="00E5156E" w:rsidP="005B5148">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>實習輔導教師</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E5156E" w:rsidRPr="003C5BDD" w:rsidRDefault="00E5156E" w:rsidP="005B5148">
+          <w:p w14:paraId="07B121F9" w14:textId="77777777" w:rsidR="00E5156E" w:rsidRPr="003C5BDD" w:rsidRDefault="00E5156E" w:rsidP="005B5148">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>系(科)學程主任</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E5156E" w:rsidRPr="003C5BDD" w:rsidRDefault="00E5156E" w:rsidP="005B5148">
+          <w:p w14:paraId="31710BE0" w14:textId="77777777" w:rsidR="00E5156E" w:rsidRPr="003C5BDD" w:rsidRDefault="00E5156E" w:rsidP="005B5148">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>實習組組員</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E5156E" w:rsidRPr="003C5BDD" w:rsidRDefault="00E5156E" w:rsidP="005B5148">
+          <w:p w14:paraId="58E14F9D" w14:textId="77777777" w:rsidR="00E5156E" w:rsidRPr="003C5BDD" w:rsidRDefault="00E5156E" w:rsidP="005B5148">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>實習組組長</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E5156E" w:rsidRPr="00FE4A47" w:rsidRDefault="00E5156E" w:rsidP="005B5148">
+          <w:p w14:paraId="56B81F90" w14:textId="77777777" w:rsidR="00E5156E" w:rsidRPr="00FE4A47" w:rsidRDefault="00E5156E" w:rsidP="005B5148">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>研發</w:t>
             </w:r>
             <w:r w:rsidR="00215CD2">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>長</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E5156E" w:rsidRPr="003C5BDD" w:rsidTr="00E5156E">
+      <w:tr w:rsidR="00E5156E" w:rsidRPr="003C5BDD" w14:paraId="595D0606" w14:textId="77777777" w:rsidTr="00E5156E">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="631"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E5156E" w:rsidRPr="003C5BDD" w:rsidRDefault="00E5156E" w:rsidP="005B5148">
+          <w:p w14:paraId="3A110EB1" w14:textId="77777777" w:rsidR="00E5156E" w:rsidRPr="003C5BDD" w:rsidRDefault="00E5156E" w:rsidP="005B5148">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E5156E" w:rsidRPr="003C5BDD" w:rsidRDefault="00E5156E" w:rsidP="005B5148">
+          <w:p w14:paraId="3B6D7EAF" w14:textId="77777777" w:rsidR="00E5156E" w:rsidRPr="003C5BDD" w:rsidRDefault="00E5156E" w:rsidP="005B5148">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E5156E" w:rsidRPr="003C5BDD" w:rsidRDefault="00E5156E" w:rsidP="005B5148">
+          <w:p w14:paraId="72A1C601" w14:textId="77777777" w:rsidR="00E5156E" w:rsidRPr="003C5BDD" w:rsidRDefault="00E5156E" w:rsidP="005B5148">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E5156E" w:rsidRPr="003C5BDD" w:rsidRDefault="00E5156E" w:rsidP="005B5148">
+          <w:p w14:paraId="43360AAD" w14:textId="77777777" w:rsidR="00E5156E" w:rsidRPr="003C5BDD" w:rsidRDefault="00E5156E" w:rsidP="005B5148">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E5156E" w:rsidRPr="003C5BDD" w:rsidRDefault="00E5156E" w:rsidP="005B5148">
+          <w:p w14:paraId="0B44617F" w14:textId="77777777" w:rsidR="00E5156E" w:rsidRPr="003C5BDD" w:rsidRDefault="00E5156E" w:rsidP="005B5148">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C67453" w:rsidRPr="00E5156E" w:rsidRDefault="0067461C" w:rsidP="00E5156E">
+    <w:p w14:paraId="60BCF98E" w14:textId="77777777" w:rsidR="00C67453" w:rsidRPr="00E5156E" w:rsidRDefault="0067461C" w:rsidP="00E5156E">
       <w:pPr>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:ind w:left="-539"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006543CD">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>說明:</w:t>
       </w:r>
       <w:r w:rsidR="00E5156E" w:rsidRPr="006543CD">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C67453" w:rsidRPr="006543CD" w:rsidRDefault="00E5156E" w:rsidP="00C67453">
+    <w:p w14:paraId="4CBEB392" w14:textId="77777777" w:rsidR="00C67453" w:rsidRPr="006543CD" w:rsidRDefault="00E5156E" w:rsidP="00C67453">
       <w:pPr>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:ind w:left="-539"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00C67453" w:rsidRPr="006543CD">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00ED1265" w:rsidRPr="00ED1265">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>訪視方式一律</w:t>
-[...17 lines deleted...]
-        <w:t>實地訪視</w:t>
+        <w:t>訪視方式一律採實地訪視</w:t>
       </w:r>
       <w:r w:rsidR="00C67453" w:rsidRPr="006543CD">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F87728" w:rsidRPr="006543CD" w:rsidRDefault="00E5156E" w:rsidP="00ED1265">
+    <w:p w14:paraId="4AFBD2F6" w14:textId="77777777" w:rsidR="00F87728" w:rsidRPr="006543CD" w:rsidRDefault="00E5156E" w:rsidP="00ED1265">
       <w:pPr>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:ind w:left="-539"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00C67453" w:rsidRPr="006543CD">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -1991,227 +2048,225 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00ED1265" w:rsidRPr="00ED1265">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>系統填寫訪視紀錄表，</w:t>
       </w:r>
       <w:r w:rsidR="00ED7CBF" w:rsidRPr="00ED7CBF">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>每位學生填寫</w:t>
       </w:r>
       <w:r w:rsidR="00A7710B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="00ED7CBF" w:rsidRPr="00ED7CBF">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>張</w:t>
       </w:r>
       <w:r w:rsidR="00ED1265" w:rsidRPr="00ED1265">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>，以利行政單位審查用及各系實習課程改進參考</w:t>
       </w:r>
       <w:r w:rsidR="00ED1265">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00F87728" w:rsidRPr="006543CD" w:rsidSect="000837D5">
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1588" w:bottom="1134" w:left="1588" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001043ED" w:rsidRDefault="001043ED">
+    <w:p w14:paraId="59D1C92B" w14:textId="77777777" w:rsidR="0058117A" w:rsidRDefault="0058117A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001043ED" w:rsidRDefault="001043ED">
+    <w:p w14:paraId="2F4FAEA8" w14:textId="77777777" w:rsidR="0058117A" w:rsidRDefault="0058117A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="細明體">
     <w:altName w:val="MingLiU"/>
     <w:panose1 w:val="02020509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="006A5517" w:rsidRDefault="00450DA6">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7541A885" w14:textId="77777777" w:rsidR="006A5517" w:rsidRDefault="00450DA6">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="a4"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="a4"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="006A5517">
       <w:rPr>
         <w:rStyle w:val="a4"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="a4"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="006A5517" w:rsidRDefault="006A5517">
+  <w:p w14:paraId="72EAE834" w14:textId="77777777" w:rsidR="006A5517" w:rsidRDefault="006A5517">
     <w:pPr>
       <w:pStyle w:val="a3"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001043ED" w:rsidRDefault="001043ED">
+    <w:p w14:paraId="240E4CB2" w14:textId="77777777" w:rsidR="0058117A" w:rsidRDefault="0058117A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001043ED" w:rsidRDefault="001043ED">
+    <w:p w14:paraId="64AA8395" w14:textId="77777777" w:rsidR="0058117A" w:rsidRDefault="0058117A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="083B7BB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D604F55A"/>
     <w:lvl w:ilvl="0" w:tplc="354275A0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-179"/>
         </w:tabs>
         <w:ind w:left="-179" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3376,117 +3431,117 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1913195367">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1859268256">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="778570533">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="265771463">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="342244977">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1074357598">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="530923423">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1756977259">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="369383620">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="148376029">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1361011770">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1913153835">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1142574223">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="2089376323">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="59331184">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="2010255416">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:gutterAtTop/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008A4062"/>
@@ -3516,137 +3571,143 @@
     <w:rsid w:val="000F41B5"/>
     <w:rsid w:val="001043ED"/>
     <w:rsid w:val="0011187C"/>
     <w:rsid w:val="00115FEA"/>
     <w:rsid w:val="001214EC"/>
     <w:rsid w:val="00141B6D"/>
     <w:rsid w:val="00142A57"/>
     <w:rsid w:val="00146558"/>
     <w:rsid w:val="0016349F"/>
     <w:rsid w:val="0018195F"/>
     <w:rsid w:val="00190B2B"/>
     <w:rsid w:val="001A0049"/>
     <w:rsid w:val="001A0E0C"/>
     <w:rsid w:val="001A381F"/>
     <w:rsid w:val="001D72B5"/>
     <w:rsid w:val="001E2D83"/>
     <w:rsid w:val="001E5528"/>
     <w:rsid w:val="00210D8D"/>
     <w:rsid w:val="002115E0"/>
     <w:rsid w:val="00215CD2"/>
     <w:rsid w:val="002232B0"/>
     <w:rsid w:val="0023646E"/>
     <w:rsid w:val="002609FA"/>
     <w:rsid w:val="00263AFC"/>
     <w:rsid w:val="00266CC9"/>
+    <w:rsid w:val="0027096F"/>
     <w:rsid w:val="002736E1"/>
     <w:rsid w:val="0028186F"/>
     <w:rsid w:val="002B0192"/>
     <w:rsid w:val="002B0D20"/>
     <w:rsid w:val="002B4BC8"/>
     <w:rsid w:val="002B5C1F"/>
     <w:rsid w:val="002B6DB7"/>
     <w:rsid w:val="002D6D5C"/>
     <w:rsid w:val="002E3FB8"/>
     <w:rsid w:val="002E5B23"/>
     <w:rsid w:val="002F75C6"/>
     <w:rsid w:val="00307225"/>
     <w:rsid w:val="00312526"/>
     <w:rsid w:val="0031290C"/>
     <w:rsid w:val="00313BAB"/>
     <w:rsid w:val="00317546"/>
     <w:rsid w:val="00332903"/>
     <w:rsid w:val="00337170"/>
     <w:rsid w:val="0033774E"/>
     <w:rsid w:val="00337A7B"/>
     <w:rsid w:val="00344E25"/>
     <w:rsid w:val="00345147"/>
     <w:rsid w:val="003471E1"/>
     <w:rsid w:val="00352E25"/>
     <w:rsid w:val="00355E11"/>
     <w:rsid w:val="003721FF"/>
     <w:rsid w:val="00372AED"/>
     <w:rsid w:val="00373D3C"/>
     <w:rsid w:val="003846FD"/>
+    <w:rsid w:val="003A1C1C"/>
     <w:rsid w:val="003A35A0"/>
+    <w:rsid w:val="003B7A1A"/>
     <w:rsid w:val="003C5BDD"/>
     <w:rsid w:val="003C5DE1"/>
     <w:rsid w:val="003D1D48"/>
     <w:rsid w:val="003D29EF"/>
     <w:rsid w:val="003E37D0"/>
     <w:rsid w:val="004004D1"/>
+    <w:rsid w:val="00400EE3"/>
     <w:rsid w:val="00416AC1"/>
     <w:rsid w:val="00435B2B"/>
     <w:rsid w:val="00450DA6"/>
     <w:rsid w:val="00452135"/>
     <w:rsid w:val="00453F28"/>
     <w:rsid w:val="004771E3"/>
     <w:rsid w:val="004A1830"/>
     <w:rsid w:val="004C0E5B"/>
     <w:rsid w:val="004C6FCA"/>
     <w:rsid w:val="004D1C44"/>
     <w:rsid w:val="004D7549"/>
     <w:rsid w:val="004F3885"/>
     <w:rsid w:val="004F4B56"/>
     <w:rsid w:val="00501DCA"/>
     <w:rsid w:val="00530F20"/>
     <w:rsid w:val="00536223"/>
     <w:rsid w:val="00551D03"/>
     <w:rsid w:val="005550F1"/>
     <w:rsid w:val="00555F68"/>
     <w:rsid w:val="00557A95"/>
     <w:rsid w:val="00562D13"/>
     <w:rsid w:val="00565632"/>
     <w:rsid w:val="00574E52"/>
+    <w:rsid w:val="0058117A"/>
     <w:rsid w:val="0058239E"/>
     <w:rsid w:val="00585D04"/>
     <w:rsid w:val="005A2170"/>
     <w:rsid w:val="005A350B"/>
     <w:rsid w:val="005A45B1"/>
     <w:rsid w:val="005B5148"/>
     <w:rsid w:val="005B59B5"/>
     <w:rsid w:val="005C0C2F"/>
     <w:rsid w:val="005C396D"/>
     <w:rsid w:val="005C5A25"/>
     <w:rsid w:val="005D73D6"/>
     <w:rsid w:val="005E6268"/>
     <w:rsid w:val="005F15E3"/>
     <w:rsid w:val="005F3BA5"/>
     <w:rsid w:val="005F7F41"/>
     <w:rsid w:val="00622D12"/>
     <w:rsid w:val="00623451"/>
     <w:rsid w:val="006249FE"/>
     <w:rsid w:val="006543CD"/>
     <w:rsid w:val="00655564"/>
     <w:rsid w:val="0065653D"/>
     <w:rsid w:val="006610B4"/>
     <w:rsid w:val="00662CB9"/>
     <w:rsid w:val="006673F2"/>
     <w:rsid w:val="0067461C"/>
     <w:rsid w:val="00680BD8"/>
     <w:rsid w:val="00680D59"/>
     <w:rsid w:val="006850ED"/>
+    <w:rsid w:val="006876DE"/>
     <w:rsid w:val="00691EE1"/>
     <w:rsid w:val="00697ECD"/>
     <w:rsid w:val="006A5517"/>
     <w:rsid w:val="006E131D"/>
     <w:rsid w:val="006E1A42"/>
     <w:rsid w:val="006F1349"/>
     <w:rsid w:val="006F2E55"/>
     <w:rsid w:val="006F342A"/>
     <w:rsid w:val="007022CA"/>
     <w:rsid w:val="00711E7D"/>
     <w:rsid w:val="00727AD6"/>
     <w:rsid w:val="0073401D"/>
     <w:rsid w:val="00736094"/>
     <w:rsid w:val="00737B69"/>
     <w:rsid w:val="0074549C"/>
     <w:rsid w:val="00746E2C"/>
     <w:rsid w:val="00747C2D"/>
     <w:rsid w:val="00750DEC"/>
     <w:rsid w:val="00761CC9"/>
     <w:rsid w:val="0077164C"/>
     <w:rsid w:val="007811ED"/>
     <w:rsid w:val="00786D61"/>
     <w:rsid w:val="00797913"/>
     <w:rsid w:val="00797AFB"/>
     <w:rsid w:val="007A56B9"/>
@@ -3678,62 +3739,64 @@
     <w:rsid w:val="009101D6"/>
     <w:rsid w:val="00913971"/>
     <w:rsid w:val="00913DF4"/>
     <w:rsid w:val="00917D84"/>
     <w:rsid w:val="0094648C"/>
     <w:rsid w:val="0096445B"/>
     <w:rsid w:val="00965538"/>
     <w:rsid w:val="00995620"/>
     <w:rsid w:val="009A50FC"/>
     <w:rsid w:val="009C05DE"/>
     <w:rsid w:val="009D4533"/>
     <w:rsid w:val="009E04F6"/>
     <w:rsid w:val="009E47AE"/>
     <w:rsid w:val="009F2B3E"/>
     <w:rsid w:val="009F5AB2"/>
     <w:rsid w:val="00A128FD"/>
     <w:rsid w:val="00A27CD7"/>
     <w:rsid w:val="00A32C02"/>
     <w:rsid w:val="00A403F8"/>
     <w:rsid w:val="00A41F3C"/>
     <w:rsid w:val="00A424C5"/>
     <w:rsid w:val="00A656C1"/>
     <w:rsid w:val="00A726F3"/>
     <w:rsid w:val="00A7498F"/>
     <w:rsid w:val="00A7710B"/>
+    <w:rsid w:val="00A91FA3"/>
     <w:rsid w:val="00AA0FF1"/>
     <w:rsid w:val="00AA7074"/>
     <w:rsid w:val="00AC0832"/>
     <w:rsid w:val="00AC4474"/>
     <w:rsid w:val="00AC4930"/>
     <w:rsid w:val="00AC4C98"/>
     <w:rsid w:val="00AC6F8F"/>
     <w:rsid w:val="00AD686A"/>
     <w:rsid w:val="00AD69C9"/>
     <w:rsid w:val="00AF593C"/>
     <w:rsid w:val="00AF6597"/>
     <w:rsid w:val="00B012E6"/>
+    <w:rsid w:val="00B02D9D"/>
     <w:rsid w:val="00B33477"/>
     <w:rsid w:val="00B87772"/>
     <w:rsid w:val="00B93536"/>
     <w:rsid w:val="00B93C9A"/>
     <w:rsid w:val="00BA33BB"/>
     <w:rsid w:val="00BB50DF"/>
     <w:rsid w:val="00BC1B98"/>
     <w:rsid w:val="00BC2A16"/>
     <w:rsid w:val="00BC330D"/>
     <w:rsid w:val="00BE6866"/>
     <w:rsid w:val="00BF0E68"/>
     <w:rsid w:val="00BF42A3"/>
     <w:rsid w:val="00BF59DB"/>
     <w:rsid w:val="00C200F6"/>
     <w:rsid w:val="00C25511"/>
     <w:rsid w:val="00C353E0"/>
     <w:rsid w:val="00C430D4"/>
     <w:rsid w:val="00C67453"/>
     <w:rsid w:val="00C865F0"/>
     <w:rsid w:val="00C90BCB"/>
     <w:rsid w:val="00CB4DAE"/>
     <w:rsid w:val="00CB4E08"/>
     <w:rsid w:val="00CC2930"/>
     <w:rsid w:val="00CC46D0"/>
     <w:rsid w:val="00CC647E"/>
@@ -3794,74 +3857,74 @@
     <w:rsid w:val="00FC4A0D"/>
     <w:rsid w:val="00FC571D"/>
     <w:rsid w:val="00FD4CC7"/>
     <w:rsid w:val="00FE1E93"/>
     <w:rsid w:val="00FE4A47"/>
     <w:rsid w:val="00FF434B"/>
     <w:rsid w:val="00FF6275"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="6293DE03"/>
+  <w14:docId w14:val="02BCCEB2"/>
   <w15:docId w15:val="{3A2B6B75-F47E-44AD-BCE2-9ED808802048}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4186,67 +4249,67 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00D54495"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="footer"/>
@@ -4310,51 +4373,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="a8">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:qFormat/>
     <w:rsid w:val="003C5BDD"/>
     <w:pPr>
       <w:ind w:leftChars="200" w:left="480"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="a9">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="005550F1"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -4625,52 +4688,52 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FD597794-75FE-4DDE-9C07-AAAD1420581C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>94</Words>
-  <Characters>539</Characters>
+  <Words>100</Words>
+  <Characters>572</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>632</CharactersWithSpaces>
+  <CharactersWithSpaces>671</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>國立高雄餐旅學院校外實習學生訪視紀錄</dc:title>
   <dc:creator>win98</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>