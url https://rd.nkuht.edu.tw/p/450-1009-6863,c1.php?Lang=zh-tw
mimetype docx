--- v0 (2026-01-22)
+++ v1 (2026-09-16)
@@ -1,1517 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5393646D" w14:textId="77777777" w:rsidR="004969FB" w:rsidRPr="002A16AB" w:rsidRDefault="004969FB" w:rsidP="004969FB">
-[...1446 lines deleted...]
-    </w:p>
     <w:p w14:paraId="2924DA6F" w14:textId="2131756F" w:rsidR="00554207" w:rsidRPr="001F385B" w:rsidRDefault="004969FB" w:rsidP="00257E99">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F385B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>國立高雄餐旅大學研究獎助生</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>合</w:t>
       </w:r>
       <w:r w:rsidRPr="001F385B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>意書</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05DC9C56" w14:textId="6CECAD29" w:rsidR="004969FB" w:rsidRPr="001F385B" w:rsidRDefault="00554207" w:rsidP="0009657B">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
@@ -1824,52 +375,60 @@
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1865" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5F3E8D2B" w14:textId="77777777" w:rsidR="004969FB" w:rsidRPr="001F385B" w:rsidRDefault="004969FB" w:rsidP="005848BB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F385B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>聘期起迄</w:t>
-            </w:r>
+              <w:t>聘期</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001F385B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>起迄</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3049" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7DBA8295" w14:textId="77777777" w:rsidR="004969FB" w:rsidRPr="001F385B" w:rsidRDefault="004969FB" w:rsidP="005848BB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004969FB" w:rsidRPr="001F385B" w14:paraId="733A2E91" w14:textId="77777777" w:rsidTr="005848BB">
         <w:trPr>
           <w:trHeight w:val="507"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2049,68 +608,106 @@
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>※本案</w:t>
             </w:r>
             <w:r w:rsidR="00CA1F3A" w:rsidRPr="009B60A8">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>研究獎助生</w:t>
             </w:r>
             <w:r w:rsidRPr="009B60A8">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>符合以下定義之狀況，</w:t>
             </w:r>
             <w:r w:rsidR="00CA1F3A" w:rsidRPr="009B60A8">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>參與與自身研究相關之研究計畫或修習研究課程，</w:t>
+              <w:t>參與</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00CA1F3A" w:rsidRPr="009B60A8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>與</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00CA1F3A" w:rsidRPr="009B60A8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>自身研究相關之研究計畫或修習研究課程，</w:t>
             </w:r>
             <w:r w:rsidR="00CA1F3A" w:rsidRPr="009B60A8">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>非屬於有對價之僱傭關係</w:t>
-            </w:r>
+              <w:t>非屬於有對價之</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00CA1F3A" w:rsidRPr="009B60A8">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:t>僱傭</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00CA1F3A" w:rsidRPr="009B60A8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>關係</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA1F3A" w:rsidRPr="009B60A8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:t>，</w:t>
             </w:r>
             <w:r w:rsidR="00CA1F3A" w:rsidRPr="009B60A8">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>在接受教師之指導下，協助相關研究執行，學習並實習研究實務，以提升研究能力及發展研究成果為目的。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="79257FBF" w14:textId="488BAEE8" w:rsidR="0079599F" w:rsidRPr="009B60A8" w:rsidRDefault="0009657B" w:rsidP="005848BB">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
@@ -2196,51 +793,67 @@
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B60A8">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>□為課程學習。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B75D040" w14:textId="0172E783" w:rsidR="0009657B" w:rsidRPr="0009657B" w:rsidRDefault="00CA1F3A" w:rsidP="005848BB">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B60A8">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>□其他，請敘明：_____________</w:t>
+              <w:t>□其他，</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009B60A8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>請敘明</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009B60A8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>：_____________</w:t>
             </w:r>
             <w:r w:rsidR="009B60A8">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:softHyphen/>
             </w:r>
             <w:r w:rsidR="009B60A8">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:softHyphen/>
             </w:r>
             <w:r w:rsidR="009B60A8">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:softHyphen/>
             </w:r>
             <w:r w:rsidR="009B60A8">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
@@ -2591,52 +1204,61 @@
               </w:rPr>
               <w:t>與研究獎助生</w:t>
             </w:r>
             <w:r w:rsidRPr="002A3C09">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>共有。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1076FEB5" w14:textId="77777777" w:rsidR="002A3C09" w:rsidRPr="002A3C09" w:rsidRDefault="00D67803" w:rsidP="00D67803">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A3C09">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>□其他，請敘明</w:t>
-            </w:r>
+              <w:t>□其他，</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="002A3C09">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>請敘明</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="002A3C09" w:rsidRPr="002A3C09">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>指導教師與研究獎助生協議有關研究成果歸屬內容</w:t>
             </w:r>
             <w:r w:rsidRPr="002A3C09">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2C093024" w14:textId="77777777" w:rsidR="002A3C09" w:rsidRPr="002A3C09" w:rsidRDefault="002A3C09" w:rsidP="00D67803">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="635ACCE9" w14:textId="4AAC84CE" w:rsidR="00D67803" w:rsidRPr="0009657B" w:rsidRDefault="002A3C09" w:rsidP="0009657B">
@@ -2768,56 +1390,65 @@
             </w:r>
             <w:r w:rsidR="00D67803" w:rsidRPr="002A3C09">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:softHyphen/>
             </w:r>
             <w:r w:rsidR="00D67803" w:rsidRPr="002A3C09">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>______________________________________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2232746F" w14:textId="7D384659" w:rsidR="00323B5D" w:rsidRPr="0045410A" w:rsidRDefault="002A3C09" w:rsidP="0045410A">
             <w:pPr>
               <w:ind w:left="451" w:hangingChars="205" w:hanging="451"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>註：</w:t>
+              <w:t>註</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>：</w:t>
             </w:r>
             <w:r w:rsidR="004969FB" w:rsidRPr="002A3C09">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>有關學校僱用學生參與教師執行研究計畫所產出相關研究成果之權益歸屬，依本校「研究發展成果管理辦法」之相關規定辦理。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004969FB" w:rsidRPr="001F385B" w14:paraId="1E8E1860" w14:textId="77777777" w:rsidTr="00F55C0A">
         <w:trPr>
           <w:trHeight w:val="1826"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1689" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="780558DC" w14:textId="77777777" w:rsidR="004969FB" w:rsidRPr="001F385B" w:rsidRDefault="004969FB" w:rsidP="005848BB">
             <w:pPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
@@ -2841,60 +1472,98 @@
           <w:p w14:paraId="11650877" w14:textId="6CD86C99" w:rsidR="0009657B" w:rsidRPr="0009657B" w:rsidRDefault="0009657B" w:rsidP="0009657B">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:ind w:left="248" w:hangingChars="119" w:hanging="248"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0009657B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>※</w:t>
             </w:r>
             <w:r w:rsidRPr="0009657B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>本校研究獎助生參與研究期間，其權益保障</w:t>
-            </w:r>
+              <w:t>本校研究獎助生參與研究</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0009657B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>期間，</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0009657B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>其權益保障</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0009657B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>實際採行的保險條件，依</w:t>
+              <w:t>實際</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0009657B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>採</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0009657B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>行的保險條件，依</w:t>
             </w:r>
             <w:r w:rsidRPr="0009657B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>指導教師與</w:t>
             </w:r>
             <w:r w:rsidRPr="0009657B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>研究獎助生</w:t>
             </w:r>
             <w:r w:rsidRPr="0009657B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-6"/>
@@ -2946,58 +1615,83 @@
               </w:rPr>
               <w:t>投保原有學生團體保險。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="20CE1F28" w14:textId="3A11821D" w:rsidR="004969FB" w:rsidRPr="0009657B" w:rsidRDefault="0009657B" w:rsidP="0009657B">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:ind w:left="249" w:hangingChars="113" w:hanging="249"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>□在</w:t>
             </w:r>
             <w:r w:rsidR="004969FB" w:rsidRPr="002D13EA">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>原有學生團體保險外，依計畫案之性質，加保商業保險；另針對參與本校實驗室危險性計畫之執行，需投保公共責任險以提高保險之保障範圍及額度。</w:t>
-            </w:r>
+              <w:t>原有學生團體保險外，依計畫案之性質，加保商業保險；另針對參與本校實驗室危險性計畫之執行，需投保公共</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="004969FB" w:rsidRPr="002D13EA">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>責任險以提高</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004969FB" w:rsidRPr="002D13EA">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>保險之保障範圍及額度。</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>請敘明所加保之保險名稱及內容：________________________________</w:t>
+              <w:t>請敘明</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>所加保之保險名稱及內容：________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004969FB" w:rsidRPr="001F385B" w14:paraId="46574B34" w14:textId="77777777" w:rsidTr="005848BB">
         <w:trPr>
           <w:trHeight w:val="667"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1689" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4C49E25B" w14:textId="77777777" w:rsidR="004969FB" w:rsidRPr="001F385B" w:rsidRDefault="004969FB" w:rsidP="005848BB">
             <w:pPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F385B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
               </w:rPr>
@@ -3472,70 +2166,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="725C4540" w14:textId="77777777" w:rsidR="004969FB" w:rsidRDefault="004969FB" w:rsidP="001A1662">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體o浡渀."/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004969FB" w:rsidSect="00ED202E">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="51CE654A" w14:textId="77777777" w:rsidR="009628B9" w:rsidRDefault="009628B9" w:rsidP="001A1662">
+    <w:p w14:paraId="5F18C941" w14:textId="77777777" w:rsidR="00EE1FB3" w:rsidRDefault="00EE1FB3" w:rsidP="001A1662">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="77DF5EF4" w14:textId="77777777" w:rsidR="009628B9" w:rsidRDefault="009628B9" w:rsidP="001A1662">
+    <w:p w14:paraId="3BA8F387" w14:textId="77777777" w:rsidR="00EE1FB3" w:rsidRDefault="00EE1FB3" w:rsidP="001A1662">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體X..">
     <w:altName w:val="微軟正黑體"/>
     <w:panose1 w:val="00000000000000000000"/>
@@ -3549,167 +2243,171 @@
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體o浡渀.">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08080000" w:usb2="00000010" w:usb3="00000000" w:csb0="00100000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="789FCE3E" w14:textId="77777777" w:rsidR="009628B9" w:rsidRDefault="009628B9" w:rsidP="001A1662">
+    <w:p w14:paraId="589A3394" w14:textId="77777777" w:rsidR="00EE1FB3" w:rsidRDefault="00EE1FB3" w:rsidP="001A1662">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2478C98F" w14:textId="77777777" w:rsidR="009628B9" w:rsidRDefault="009628B9" w:rsidP="001A1662">
+    <w:p w14:paraId="22FC1B50" w14:textId="77777777" w:rsidR="00EE1FB3" w:rsidRDefault="00EE1FB3" w:rsidP="001A1662">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004969FB"/>
     <w:rsid w:val="0009657B"/>
     <w:rsid w:val="00155E93"/>
     <w:rsid w:val="001A1662"/>
     <w:rsid w:val="00257E99"/>
     <w:rsid w:val="002A3C09"/>
     <w:rsid w:val="002D13EA"/>
     <w:rsid w:val="00323B5D"/>
     <w:rsid w:val="003D0DD1"/>
     <w:rsid w:val="003D5275"/>
     <w:rsid w:val="0041125E"/>
     <w:rsid w:val="0045410A"/>
     <w:rsid w:val="004969FB"/>
     <w:rsid w:val="00554207"/>
     <w:rsid w:val="0057764A"/>
     <w:rsid w:val="00705F42"/>
     <w:rsid w:val="00745231"/>
     <w:rsid w:val="0079599F"/>
+    <w:rsid w:val="007A38E0"/>
     <w:rsid w:val="007E3292"/>
     <w:rsid w:val="0093279C"/>
     <w:rsid w:val="00937FC3"/>
     <w:rsid w:val="009628B9"/>
     <w:rsid w:val="00970E37"/>
     <w:rsid w:val="00972639"/>
     <w:rsid w:val="009B60A8"/>
     <w:rsid w:val="009D7848"/>
     <w:rsid w:val="009F39F6"/>
     <w:rsid w:val="00A874A6"/>
     <w:rsid w:val="00AB7B74"/>
+    <w:rsid w:val="00AE32E4"/>
     <w:rsid w:val="00B93828"/>
     <w:rsid w:val="00BC3740"/>
     <w:rsid w:val="00CA1F3A"/>
     <w:rsid w:val="00CC1D82"/>
     <w:rsid w:val="00D67803"/>
+    <w:rsid w:val="00EE1FB3"/>
     <w:rsid w:val="00F55C0A"/>
     <w:rsid w:val="00FB511D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="575AFA79"/>
   <w15:docId w15:val="{39270962-C1B6-438A-AA03-2BA505F0E22D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4204,51 +2902,51 @@
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a8">
     <w:name w:val="頁尾 字元"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a7"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001A1662"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -4479,52 +3177,52 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2093</Characters>
+  <Pages>1</Pages>
+  <Words>181</Words>
+  <Characters>1032</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>17</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>8</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2456</CharactersWithSpaces>
+  <CharactersWithSpaces>1211</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>研究發展處產官學研服務組張曉琳</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>